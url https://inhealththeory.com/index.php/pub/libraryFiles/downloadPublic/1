--- v0 (2026-01-13)
+++ v1 (2026-04-14)
@@ -798,79 +798,79 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CE15CB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sayfa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE15CB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6688F75E" w14:textId="1498E3AD" w:rsidR="004B56F2" w:rsidRPr="005C6FE8" w:rsidRDefault="00682101" w:rsidP="00C36B3C">
+    <w:p w14:paraId="6688F75E" w14:textId="0E6E3CFB" w:rsidR="004B56F2" w:rsidRPr="005C6FE8" w:rsidRDefault="00682101" w:rsidP="00C36B3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6901"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00103938">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53C9989A" wp14:editId="586EFF6A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53C9989A" wp14:editId="07657104">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1155802</wp:posOffset>
+              <wp:posOffset>1965325</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>13995</wp:posOffset>
+              <wp:posOffset>13970</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="155575" cy="163830"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Resim 4" descr="ORCIDID">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId12"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Resim 4" descr="ORCIDID">
                       <a:hlinkClick r:id="rId12"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -883,103 +883,225 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="155575" cy="163830"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00CE15CB">
+      <w:r w:rsidR="002208EF">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yazar adı, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Author First Name</w:t>
+      </w:r>
       <w:r w:rsidR="00CE15CB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SOYADI</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAST </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NAME</w:t>
       </w:r>
       <w:r w:rsidR="004B56F2" w:rsidRPr="00DF0D71">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE15CB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE15CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>fill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C36B3C">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240820B2" w14:textId="65C8782D" w:rsidR="0071629E" w:rsidRPr="00232293" w:rsidRDefault="0071629E" w:rsidP="00C104BC">
+    <w:p w14:paraId="240820B2" w14:textId="53038CB2" w:rsidR="0071629E" w:rsidRPr="00232293" w:rsidRDefault="0071629E" w:rsidP="00C104BC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF0D71">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
@@ -1077,64 +1199,164 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE15CB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">mail </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CE15CB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CE15CB">
+      <w:r w:rsidR="00F85863">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00612821" w:rsidRPr="00232293">
+      <w:r w:rsidR="002208EF">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>fill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE15CB" w:rsidRPr="00F85863">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00612821" w:rsidRPr="00F85863">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="230"/>
         <w:tblW w:w="11340" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="8221"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B14BA" w14:paraId="3DA55328" w14:textId="77777777" w:rsidTr="00C104BC">
@@ -2393,174 +2615,300 @@
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00766928">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C62368" w:rsidRPr="00985EFA" w14:paraId="29A41676" w14:textId="77777777" w:rsidTr="00C104BC">
         <w:trPr>
           <w:trHeight w:val="908"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14EA02EE" w14:textId="6959DC7B" w:rsidR="00C62368" w:rsidRPr="00682101" w:rsidRDefault="00C62368" w:rsidP="00C104BC">
+          <w:p w14:paraId="14EA02EE" w14:textId="1E489E43" w:rsidR="00C62368" w:rsidRPr="00682101" w:rsidRDefault="00C62368" w:rsidP="00C104BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00682101">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Cite: </w:t>
             </w:r>
-            <w:r w:rsidR="00E26A0F" w:rsidRPr="00682101">
+            <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>fill</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005E3D83" w:rsidRPr="00682101">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Pamuk</w:t>
-[...59 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5691923D" w14:textId="707F13BD" w:rsidR="00C62368" w:rsidRDefault="00C62368" w:rsidP="00C104BC">
+          <w:p w14:paraId="5691923D" w14:textId="1CAFCC87" w:rsidR="00C62368" w:rsidRDefault="00C62368" w:rsidP="00C104BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00682101">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethics committee statement: </w:t>
             </w:r>
             <w:r w:rsidRPr="00682101">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00682101">
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do not </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>fill</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002208EF" w:rsidRPr="002208EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F85863">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
-                <w:bCs/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>This study does not require ethics committee approval.</w:t>
+              <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F305B1B" w14:textId="77777777" w:rsidR="00766928" w:rsidRDefault="00766928" w:rsidP="00766928">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69B70E29" w14:textId="268248D2" w:rsidR="00766928" w:rsidRDefault="00766928" w:rsidP="00766928">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00766928" w:rsidSect="00C36B3C">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="14175" w:h="17010" w:code="9"/>
@@ -2725,63 +3073,63 @@
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                                                            </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DB4D051" w14:textId="241E0F1E" w:rsidR="0071543F" w:rsidRPr="00973962" w:rsidRDefault="0071543F" w:rsidP="00C34451">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9727"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:id="0" w:name="_Hlk176688950"/>
     <w:p w14:paraId="230A8E5D" w14:textId="4A80AD7C" w:rsidR="00F81280" w:rsidRPr="00766928" w:rsidRDefault="0044316A" w:rsidP="00766928">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk176688950"/>
       <w:r w:rsidRPr="0071629E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C8A8105" wp14:editId="2F55DC2B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1080770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-405130</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5124450" cy="1255594"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Dikdörtgen 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
@@ -3372,52 +3720,55 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CE15CB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sayfa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE15CB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523159E2" w14:textId="42CB448B" w:rsidR="00F81280" w:rsidRPr="005C6FE8" w:rsidRDefault="00682101" w:rsidP="00F81280">
+    <w:p w14:paraId="523159E2" w14:textId="15181047" w:rsidR="00F81280" w:rsidRPr="005C6FE8" w:rsidRDefault="00682101" w:rsidP="00F85863">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2235"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00103938">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="557CE77C" wp14:editId="0665E180">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1163117</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6680</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="155575" cy="163830"/>
@@ -3495,52 +3846,85 @@
       <w:r w:rsidR="00F81280" w:rsidRPr="002251EB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00F85863">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Bu kısmı boş bırakınız</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85863">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4A521CC0" w14:textId="267CE41D" w:rsidR="00F81280" w:rsidRPr="001F5CEC" w:rsidRDefault="00F81280" w:rsidP="00C104BC">
+    <w:p w14:paraId="4A521CC0" w14:textId="5CC644F4" w:rsidR="00F81280" w:rsidRPr="001F5CEC" w:rsidRDefault="00F81280" w:rsidP="00C104BC">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5CEC">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B0F0"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001F5CEC">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
@@ -3681,51 +4065,72 @@
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">mail </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CE15CB">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>adres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001F5CEC">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Bu kısmı boş bırakınız</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85863">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A75E45" w:rsidRPr="001F5CEC">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F5CEC">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F5CEC">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
@@ -5486,216 +5891,129 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C62368">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C62368" w14:paraId="2B2839F3" w14:textId="77777777" w:rsidTr="00C104BC">
         <w:trPr>
           <w:trHeight w:val="994"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11482" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF37EB8" w14:textId="041B5D41" w:rsidR="00C62368" w:rsidRPr="00682101" w:rsidRDefault="00763FCF" w:rsidP="00A15AF1">
+          <w:p w14:paraId="2EF37EB8" w14:textId="5D402607" w:rsidR="00C62368" w:rsidRPr="00682101" w:rsidRDefault="00763FCF" w:rsidP="00A15AF1">
             <w:r w:rsidRPr="00682101">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Atıf</w:t>
             </w:r>
             <w:r w:rsidR="00C62368" w:rsidRPr="00682101">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E26A0F" w:rsidRPr="00682101">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bu kısmı boş bırakınız</w:t>
+            </w:r>
+            <w:r w:rsidR="00025042" w:rsidRPr="00682101">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Pamuk</w:t>
-[...108 lines deleted...]
-              <w:t>1-9.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EA781B7" w14:textId="4E51159C" w:rsidR="00C62368" w:rsidRDefault="00C62368" w:rsidP="00C104BC">
+          <w:p w14:paraId="6EA781B7" w14:textId="00FFC133" w:rsidR="00C62368" w:rsidRDefault="00C62368" w:rsidP="00C104BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00682101">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etik kurul beyanı: </w:t>
+              <w:t>Etik kurul beyanı:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bu kısmı boş bırakınız</w:t>
             </w:r>
             <w:r w:rsidRPr="00682101">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Bu çalışma etik kurul onayı gerektirmemektedir.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="045B15A1" w14:textId="50217BEA" w:rsidR="00213389" w:rsidRDefault="00213389" w:rsidP="004B56F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1793"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="764EE505" w14:textId="77777777" w:rsidR="00C62368" w:rsidRDefault="00C62368" w:rsidP="004B56F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1793"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5707,71 +6025,80 @@
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AA2672B" w14:textId="53BFD121" w:rsidR="00C62368" w:rsidRPr="00EE3B26" w:rsidRDefault="00C62368" w:rsidP="004B56F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1793"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C62368" w:rsidRPr="00EE3B26" w:rsidSect="00C36B3C">
           <w:pgSz w:w="14175" w:h="17010" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE74477" w14:textId="2C5A36F2" w:rsidR="004B56F2" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="008562AE">
+    <w:p w14:paraId="4EE74477" w14:textId="563ED92E" w:rsidR="004B56F2" w:rsidRPr="00FF2C40" w:rsidRDefault="00964855" w:rsidP="008562AE">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF2C40">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Introduction/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE3B26" w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Giriş</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="76D8C7F4" w14:textId="0755AA00" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="008562AE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Metaverse</w:t>
@@ -6745,71 +7072,80 @@
     <w:p w14:paraId="63ACCA46" w14:textId="5B6D1C28" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="00C36B3C">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>En çok hangi ülkeler tarafından yazılmıştır?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028DFA45" w14:textId="20BF91B7" w:rsidR="005013F8" w:rsidRPr="00FF2C40" w:rsidRDefault="005013F8" w:rsidP="008562AE">
+    <w:p w14:paraId="028DFA45" w14:textId="2633745B" w:rsidR="005013F8" w:rsidRPr="00FF2C40" w:rsidRDefault="00964855" w:rsidP="008562AE">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF2C40">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Literature/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005013F8" w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Literat</w:t>
       </w:r>
       <w:r w:rsidR="00EE3B26" w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ür</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="32A8A888" w14:textId="2532E244" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="008562AE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7800,72 +8136,81 @@
         </w:rPr>
         <w:t>Metaverse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EE3B26" w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ile ilgili birçok projenin gerçekleştirildiği tespit edilmiştir. Bu çalışmada, ilgili projeleri bir araya getirerek bibliyometrik analizler yapılmış ve konunun kapsamlı bir değerlendirilmesi sunulmuştur. Bu sayede sağlık alanında teknolojinin ne kadar ilerlediği ve ne kadar işi kolaylaştırdığı görülmektedir. Bu çalışmada sağlıkta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EE3B26" w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Metaverse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EE3B26" w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> evreninde yapılan çalışmaların en çok hangi başlıklarda yoğunlaştığını görülmektedir. Bu da yeni araştırma yapacak olan araştırmacıların hangi konularda araştırma yaparak literatüre katkı sağlayacağını görmek için yapılmıştır.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32292FC2" w14:textId="0A2B3700" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="008562AE">
+    <w:p w14:paraId="32292FC2" w14:textId="2C6E116D" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00964855" w:rsidP="008562AE">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF2C40">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Method/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE3B26" w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Yöntem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7B43884A" w14:textId="20ABCA6B" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="008562AE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Bu araştırmada, "</w:t>
       </w:r>
@@ -8825,67 +9170,93 @@
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69B2CA59" w14:textId="34033AFE" w:rsidR="000124F7" w:rsidRPr="002A2EAA" w:rsidRDefault="000124F7" w:rsidP="002A2EAA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2EAA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Şekil 1. </w:t>
       </w:r>
       <w:r w:rsidR="002A2EAA" w:rsidRPr="002A2EAA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Çalışmanın Aşamaları</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0147EC7C" w14:textId="72EF8449" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="00EE3B26">
+    <w:p w14:paraId="0147EC7C" w14:textId="3C744DCE" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="00EE3B26">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>4. Bulgular</w:t>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00964855">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Findings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00964855">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bulgular</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F480606" w14:textId="30316687" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="00EE3B26">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>4.1. Yayım Yılları</w:t>
       </w:r>
     </w:p>
@@ -12623,68 +12994,94 @@
         <w:t xml:space="preserve"> sayesinde hastalıkların nasıl görüldüğü ve onlara uygun nasıl tedavi bulunacağı konusunda VR teknoloji kullanılmaktadır. İkinci sırada yapılan çalışmaların %6,25’lik kısmını oluşturan sağlıkta eğitim konusu gelmektedir. Kullanılan simülasyonların ve oluşturulan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>avatarlar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sayesinde tıp alanında deneyimler kazandırmaktadır. Üçüncü sırada rehabilitasyon ve ortopedi konusu gelmektedir. Diğer sıralarda ise tıp alanından konular, gelecekteki sağlık teknolojileri ve buna benzer daha birçok sağlık konularında çalışmalarda bulunulmuştur.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2971BBA1" w14:textId="472D6853" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="005166E0">
+    <w:p w14:paraId="2971BBA1" w14:textId="68111B87" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="005166E0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">5. Sonuç ve Öneriler </w:t>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00964855">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00964855">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sonuç ve Öneriler </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B37D028" w14:textId="77777777" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="008562AE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">Covid-19 sürecinden sonra önem kazanmaya başlayan, dijital bir evren olan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
         <w:t>Metaverse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -12820,69 +13217,69 @@
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Metaverse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> evrenin geniş bir alan olduğundan dolayı çok kişilik gruplarla yapılması daha tercih edilmiş olduğu görülmektedir. Çin en çok çalışmaların yapıldığı ülke olmuştur, onun ardından ABD gelmektedir, sonraki sıralarda da Avrupa’dan ve Asya’dan ülkeler görülmektedir. Bu sonuçlar teknolojiye ilgili olan ülkelerde daha çok çalışmaların yapıldığını göstermektedir. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A12630" w14:textId="4B3C091D" w:rsidR="00EE3B26" w:rsidRPr="00FF2C40" w:rsidRDefault="00EE3B26" w:rsidP="008562AE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bir diğer sonuç ise bu evren ile ilgili en çok psikoloji alanında çalışmaların olduğu bulunmuştur.  Sanal gerçeklik olan VR teknolojisi ile sanal alemde psikolojik rahatsızlıkları daha iyi anlamaya yardımcı olduğundan daha çok araştırma bu alanda yapıldığı görülmektedir. İkinci sırada giyilebilir teknoloji konusu yer almaktadır. Sonraki sıralarda Tıp alanından bölümlerin ve gelecekte </w:t>
+        <w:t>Bir diğer sonuç ise bu evren ile ilgili en çok psikoloji alanında çalışmaların olduğu bulunmuştur.  Sanal gerçeklik olan VR teknolojisi ile sanal alemde psikolojik rahatsızlıkları daha iyi anlamaya yardımcı olduğundan daha çok araştırma bu alanda yapıldığı görülmektedir. İkinci sırada giyilebilir teknoloji konusu yer almaktadır. Sonraki sıralarda Tıp alanından bölümlerin ve gelecekte tıp alanındaki çalışmaların olduğu tespit edilmiştir. Bu sonuçlar neticesinde ruh sağlığından tıp bölümlerinin birçok konusuna kadar yapılan çalışmalar</w:t>
+      </w:r>
+      <w:r w:rsidR="008562AE" w:rsidRPr="00FF2C40">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>tıp alanındaki çalışmaların olduğu tespit edilmiştir. Bu sonuçlar neticesinde ruh sağlığından tıp bölümlerinin birçok konusuna kadar yapılan çalışmalar</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">hem öğrenimi </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">hem öğrenimi hem de tedavi sürecinin ve tedavinin gelişmesinde katkı sağladığı görülmektedir. Yapılan bu çalışmalar sadece literatüre katkı sağlamakla kalmayıp, aynı zamanda ekonomiye de katkı sağlamaktadır. </w:t>
+        <w:t xml:space="preserve">hem de tedavi sürecinin ve tedavinin gelişmesinde katkı sağladığı görülmektedir. Yapılan bu çalışmalar sadece literatüre katkı sağlamakla kalmayıp, aynı zamanda ekonomiye de katkı sağlamaktadır. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4942CC2A" w14:textId="133BA8A2" w:rsidR="00EE3B26" w:rsidRDefault="00EE3B26" w:rsidP="008562AE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Metaverse’ün</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> avantajları olduğu kadar dezavantajları da olduğunu söylemek gerekir. İncelenen çalışmalarda sağlık ve tıp alanına katkı sağladığı söyleyebiliriz ama bu yeni bir alem olduğundan entegre etmesi biraz zaman alacak gibi görülmektedir. </w:t>
       </w:r>
@@ -12905,562 +13302,1308 @@
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pellegrino</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vd.,</w:t>
       </w:r>
       <w:r w:rsidR="0094017D">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">2023). Yine de daha yeni yeni gelişen bir alan olduğundan dolayı daha araştırılması gereken birçok konu olduğu görülmektedir. Bu sayede yeni araştırma yapacak olanlara daha fazla araştırma alanı ortaya çıkmaktadır. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCC95AD" w14:textId="170023E7" w:rsidR="0044316A" w:rsidRPr="00FF2C40" w:rsidRDefault="0044316A" w:rsidP="003F4E2A">
+    <w:p w14:paraId="6CCC95AD" w14:textId="4460FAB3" w:rsidR="0044316A" w:rsidRPr="00FF2C40" w:rsidRDefault="00964855" w:rsidP="003F4E2A">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005166E0">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Limitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Future</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0044316A" w:rsidRPr="005166E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Sınırlılıklar ve Gelecek</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF2C40">
+      <w:r w:rsidR="0044316A" w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Çalışmalar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498E2274" w14:textId="39D85A76" w:rsidR="0044316A" w:rsidRDefault="0044316A" w:rsidP="0044316A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Bibliyometrik analiz yapmak isteyen araştırmacılara da PUBMED haricinde ki diğer veri tabanlarında da sağlıkta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Metaverse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF2C40">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> evreni konusunda birçok makale olduğundan dolayı incelenmesi ve çalışılması gereken birçok çalışma alanı mevcuttur. Bu da gelecekteki araştırma çalışmalarının kapsamında olabilir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C133610" w14:textId="77777777" w:rsidR="00DB3D58" w:rsidRPr="00FF2C40" w:rsidRDefault="00DB3D58" w:rsidP="0044316A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64D35107" w14:textId="66990EA7" w:rsidR="00601DF0" w:rsidRPr="00DB3D58" w:rsidRDefault="00601DF0" w:rsidP="00DB3D58">
+    <w:p w14:paraId="64D35107" w14:textId="70B44942" w:rsidR="00601DF0" w:rsidRPr="00DB3D58" w:rsidRDefault="00057512" w:rsidP="00DB3D58">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3D58">
+      <w:r w:rsidRPr="00057512">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Statement on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Publication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00601DF0" w:rsidRPr="00DB3D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Araştırma ve Yayın Etiği Beyanı</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D3FE4D" w14:textId="53DB0A57" w:rsidR="00601DF0" w:rsidRPr="00DB3D58" w:rsidRDefault="00601DF0" w:rsidP="00DB3D58">
+    <w:p w14:paraId="18D3FE4D" w14:textId="0CD9224D" w:rsidR="00601DF0" w:rsidRPr="00DB3D58" w:rsidRDefault="00057512" w:rsidP="00DB3D58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3D58">
+      <w:r w:rsidRPr="002208EF">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DB3D58">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>fill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Bu kısmı boş bırakınız</w:t>
+      </w:r>
+      <w:r w:rsidR="00601DF0" w:rsidRPr="00DB3D58">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15287F4E" w14:textId="77777777" w:rsidR="00DB3D58" w:rsidRPr="00DB3D58" w:rsidRDefault="00DB3D58" w:rsidP="00DB3D58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D1BA0A9" w14:textId="77777777" w:rsidR="00DB3D58" w:rsidRPr="00DB3D58" w:rsidRDefault="00DB3D58" w:rsidP="00DB3D58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="361EDB95" w14:textId="51C4CB1A" w:rsidR="00EE3B26" w:rsidRPr="00DB3D58" w:rsidRDefault="00EE3B26" w:rsidP="00DB3D58">
+    <w:p w14:paraId="361EDB95" w14:textId="21ABA8F9" w:rsidR="00EE3B26" w:rsidRPr="00DB3D58" w:rsidRDefault="00057512" w:rsidP="00DB3D58">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3D58">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057512">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Authors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">' </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3B26" w:rsidRPr="00DB3D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Yazarların Makaleye Katkısı </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DAC283" w14:textId="4DA882B1" w:rsidR="00EE3B26" w:rsidRPr="00DB3D58" w:rsidRDefault="00601DF0" w:rsidP="00DB3D58">
+    <w:p w14:paraId="58DAC283" w14:textId="47C4717D" w:rsidR="00EE3B26" w:rsidRPr="00DB3D58" w:rsidRDefault="00057512" w:rsidP="00DB3D58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3D58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>fill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00DB3D58">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Bu kısmı boş bırakınız</w:t>
+      </w:r>
+      <w:r w:rsidR="00601DF0" w:rsidRPr="00DB3D58">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AA9259" w14:textId="77777777" w:rsidR="00DB3D58" w:rsidRPr="00DB3D58" w:rsidRDefault="00DB3D58" w:rsidP="00DB3D58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33A558CB" w14:textId="77777777" w:rsidR="00DB3D58" w:rsidRPr="00DB3D58" w:rsidRDefault="00DB3D58" w:rsidP="00DB3D58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0494EFE7" w14:textId="60C41435" w:rsidR="00DB3D58" w:rsidRPr="00DB3D58" w:rsidRDefault="00601DF0" w:rsidP="00DB3D58">
+    <w:p w14:paraId="0494EFE7" w14:textId="4C846683" w:rsidR="00DB3D58" w:rsidRPr="00DB3D58" w:rsidRDefault="00057512" w:rsidP="00DB3D58">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3D58">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>onflict</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00601DF0" w:rsidRPr="00DB3D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Çıkar Beyanı</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C789F80" w14:textId="2EBD3634" w:rsidR="00EE3B26" w:rsidRPr="00DB3D58" w:rsidRDefault="00601DF0" w:rsidP="00DB3D58">
+    <w:p w14:paraId="4C789F80" w14:textId="112EB2BC" w:rsidR="00EE3B26" w:rsidRPr="00DB3D58" w:rsidRDefault="00057512" w:rsidP="00DB3D58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3D58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t>Bu araştırma herhangi bir çıkar çatışmasına konu değildir.</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>fill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Bu kısmı boş bırakınız</w:t>
+      </w:r>
+      <w:r w:rsidR="00601DF0" w:rsidRPr="00DB3D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD52283" w14:textId="77777777" w:rsidR="00DB3D58" w:rsidRPr="00DB3D58" w:rsidRDefault="00DB3D58" w:rsidP="00DB3D58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A84F074" w14:textId="77777777" w:rsidR="00DB3D58" w:rsidRPr="00DB3D58" w:rsidRDefault="00DB3D58" w:rsidP="00DB3D58">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A8BDB73" w14:textId="20F8A227" w:rsidR="00EE3B26" w:rsidRPr="00DB3D58" w:rsidRDefault="00601DF0" w:rsidP="00DB3D58">
+    <w:p w14:paraId="4A8BDB73" w14:textId="05211A8C" w:rsidR="00EE3B26" w:rsidRPr="00DB3D58" w:rsidRDefault="00057512" w:rsidP="00DB3D58">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3D58">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057512">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057512">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>upport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00601DF0" w:rsidRPr="00DB3D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Finansman</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9F13CB" w14:textId="77777777" w:rsidR="0044316A" w:rsidRPr="00DB3D58" w:rsidRDefault="00601DF0" w:rsidP="00DB3D58">
+    <w:p w14:paraId="1E3AAFF5" w14:textId="13AFBC15" w:rsidR="0044316A" w:rsidRDefault="00057512" w:rsidP="00DB3D58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0044316A" w:rsidRPr="00DB3D58" w:rsidSect="005166E0">
+      </w:pPr>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>fill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002208EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Bu kısmı boş bırakınız</w:t>
+      </w:r>
+      <w:r w:rsidR="00601DF0" w:rsidRPr="00DB3D58">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D01AD10" w14:textId="77777777" w:rsidR="00F85863" w:rsidRDefault="00F85863" w:rsidP="00DB3D58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46EBA92C" w14:textId="77777777" w:rsidR="00F85863" w:rsidRDefault="00F85863" w:rsidP="00DB3D58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139607EF" w14:textId="77777777" w:rsidR="00F85863" w:rsidRDefault="00F85863" w:rsidP="00DB3D58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC23D94" w14:textId="77777777" w:rsidR="00F85863" w:rsidRDefault="00F85863" w:rsidP="00DB3D58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9ECA9C" w14:textId="77777777" w:rsidR="00F85863" w:rsidRDefault="00F85863" w:rsidP="00DB3D58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71748B16" w14:textId="77777777" w:rsidR="00F85863" w:rsidRDefault="00F85863" w:rsidP="00DB3D58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB81DE" w14:textId="77777777" w:rsidR="00F85863" w:rsidRDefault="00F85863" w:rsidP="00DB3D58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9F13CB" w14:textId="1F08ADAD" w:rsidR="00F85863" w:rsidRPr="00DB3D58" w:rsidRDefault="00F85863" w:rsidP="00DB3D58">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F85863" w:rsidRPr="00DB3D58" w:rsidSect="005166E0">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="14175" w:h="17010" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:num="2" w:space="285"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3D58">
-[...28 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk176694883"/>
     </w:p>
     <w:p w14:paraId="078384C0" w14:textId="77777777" w:rsidR="00DB3D58" w:rsidRDefault="00DB3D58" w:rsidP="008562AE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk176694883"/>
     </w:p>
-    <w:p w14:paraId="257B0D23" w14:textId="5B886D4D" w:rsidR="00EE3B26" w:rsidRPr="0085060A" w:rsidRDefault="00EE3B26" w:rsidP="008562AE">
+    <w:p w14:paraId="257B0D23" w14:textId="6DDEBEAC" w:rsidR="00EE3B26" w:rsidRPr="0085060A" w:rsidRDefault="00964855" w:rsidP="008562AE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085060A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3B26" w:rsidRPr="0085060A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kaynakça</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB3CDBB" w14:textId="0A3149CF" w:rsidR="00EE3B26" w:rsidRPr="0027778F" w:rsidRDefault="00EE3B26" w:rsidP="00F92477">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F92477">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
@@ -13591,51 +14734,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E86CDB" w14:textId="3822B1B8" w:rsidR="00EE3B26" w:rsidRPr="004C4566" w:rsidRDefault="00EE3B26" w:rsidP="00F92477">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F92477">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bızel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F92477">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, G. (2023). A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F92477">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>bibliometric</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F92477">
         <w:rPr>
@@ -24397,61 +25539,61 @@
     </w:p>
     <w:p w14:paraId="5662FEE6" w14:textId="091D0EF7" w:rsidR="004B56F2" w:rsidRPr="0071629E" w:rsidRDefault="004B56F2" w:rsidP="007359A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1793"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B56F2" w:rsidRPr="0071629E" w:rsidSect="009B14BA">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="14175" w:h="17010" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BFBF08A" w14:textId="77777777" w:rsidR="006E0776" w:rsidRDefault="006E0776" w:rsidP="004B56F2">
+    <w:p w14:paraId="6F0A13C1" w14:textId="77777777" w:rsidR="00FB3BD8" w:rsidRDefault="00FB3BD8" w:rsidP="004B56F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E2F462A" w14:textId="77777777" w:rsidR="006E0776" w:rsidRDefault="006E0776" w:rsidP="004B56F2">
+    <w:p w14:paraId="7D5FE6C6" w14:textId="77777777" w:rsidR="00FB3BD8" w:rsidRDefault="00FB3BD8" w:rsidP="004B56F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -24583,75 +25725,75 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1804F98A" w14:textId="77777777" w:rsidR="0027778F" w:rsidRDefault="0027778F">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75B11303" w14:textId="77777777" w:rsidR="006E0776" w:rsidRDefault="006E0776" w:rsidP="004B56F2">
+    <w:p w14:paraId="1A05A1B5" w14:textId="77777777" w:rsidR="00FB3BD8" w:rsidRDefault="00FB3BD8" w:rsidP="004B56F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F4F533B" w14:textId="77777777" w:rsidR="006E0776" w:rsidRDefault="006E0776" w:rsidP="004B56F2">
+    <w:p w14:paraId="17FC6F8A" w14:textId="77777777" w:rsidR="00FB3BD8" w:rsidRDefault="00FB3BD8" w:rsidP="004B56F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="37DF97D9" w14:textId="63D43AFD" w:rsidR="00682101" w:rsidRPr="00C36B3C" w:rsidRDefault="00682101" w:rsidP="00682101">
+  <w:p w14:paraId="37DF97D9" w14:textId="7DED1370" w:rsidR="00682101" w:rsidRPr="00C36B3C" w:rsidRDefault="00682101" w:rsidP="00682101">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="9780"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00C36B3C">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>InHea</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
@@ -24727,108 +25869,128 @@
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="00C36B3C">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>, X-X</w:t>
+      <w:t>, X-</w:t>
+    </w:r>
+    <w:r w:rsidR="00F85863">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">X                                                                                  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:tab/>
-      <w:t xml:space="preserve">          </w:t>
+      <w:t xml:space="preserve">         </w:t>
+    </w:r>
+    <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
+      </w:rPr>
+      <w:t>Bu kısmı boş bırakınız</w:t>
+    </w:r>
+    <w:r w:rsidR="00F85863">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>……...</w:t>
+      <w:t xml:space="preserve"> ……...</w:t>
     </w:r>
     <w:r w:rsidRPr="00C36B3C">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>, M.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2CD59FA4" w14:textId="78B9469B" w:rsidR="0027778F" w:rsidRDefault="00682101" w:rsidP="00682101">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r w:rsidRPr="00C36B3C">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>ISSN:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t xml:space="preserve"> 3062-2069</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve">   </w:t>
+      <w:t xml:space="preserve"> 3062-2069   </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:p w14:paraId="2F2BD8D4" w14:textId="77777777" w:rsidR="0027778F" w:rsidRDefault="0027778F" w:rsidP="00973962">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       </w:rPr>
       <w:t>Altunkaya</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
@@ -24856,91 +26018,104 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="402A10DC" w14:textId="77777777" w:rsidR="0027778F" w:rsidRPr="004B56F2" w:rsidRDefault="0027778F" w:rsidP="00973962">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       </w:rPr>
       <w:t>ISSN:</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="5C8A3834" w14:textId="709C5373" w:rsidR="0027778F" w:rsidRPr="00C36B3C" w:rsidRDefault="006E7E87" w:rsidP="00973962">
+  <w:p w14:paraId="5C8A3834" w14:textId="640C47CB" w:rsidR="0027778F" w:rsidRPr="00C36B3C" w:rsidRDefault="006E7E87" w:rsidP="00973962">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>……...</w:t>
     </w:r>
     <w:r w:rsidR="0027778F" w:rsidRPr="00C36B3C">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t xml:space="preserve">, M.           </w:t>
+      <w:t xml:space="preserve">, M.  </w:t>
     </w:r>
-    <w:r w:rsidR="0027778F">
+    <w:r w:rsidR="00F85863" w:rsidRPr="00F85863">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-        <w:i/>
-        <w:iCs/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:t xml:space="preserve">        </w:t>
+      <w:t>Bu kısmı boş bırakınız</w:t>
+    </w:r>
+    <w:r w:rsidR="00F85863">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">.  </w:t>
     </w:r>
     <w:r w:rsidR="0027778F" w:rsidRPr="00C36B3C">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                                                                 </w:t>
+      <w:t xml:space="preserve">                                                                                         </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="0027778F" w:rsidRPr="00C36B3C">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>InHea</w:t>
     </w:r>
     <w:r w:rsidR="00C104BC">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>l</w:t>
     </w:r>
     <w:r w:rsidR="0027778F" w:rsidRPr="00C36B3C">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>th</w:t>
@@ -25042,59 +26217,51 @@
       <w:pStyle w:val="stBilgi"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C36B3C">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>ISSN:</w:t>
     </w:r>
     <w:r w:rsidR="00682101">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:t>3062-2069</w:t>
+      <w:t xml:space="preserve"> 3062-2069</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19E93D5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB20DF34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
@@ -25557,200 +26724,206 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00441ECA"/>
     <w:rsid w:val="000124F7"/>
     <w:rsid w:val="00025042"/>
+    <w:rsid w:val="00057512"/>
     <w:rsid w:val="00064905"/>
     <w:rsid w:val="000739AB"/>
     <w:rsid w:val="000E0FAB"/>
     <w:rsid w:val="000F47F8"/>
     <w:rsid w:val="00124462"/>
     <w:rsid w:val="001403F0"/>
     <w:rsid w:val="001700E8"/>
     <w:rsid w:val="001737D3"/>
     <w:rsid w:val="001A60D6"/>
     <w:rsid w:val="001C05B9"/>
     <w:rsid w:val="001F5CEC"/>
     <w:rsid w:val="00213389"/>
+    <w:rsid w:val="002208EF"/>
     <w:rsid w:val="002251EB"/>
     <w:rsid w:val="0022617A"/>
     <w:rsid w:val="00232293"/>
     <w:rsid w:val="0024760B"/>
     <w:rsid w:val="0027778F"/>
     <w:rsid w:val="002805F8"/>
     <w:rsid w:val="00287458"/>
     <w:rsid w:val="002A0BFB"/>
     <w:rsid w:val="002A2EAA"/>
     <w:rsid w:val="00300226"/>
     <w:rsid w:val="003008AB"/>
     <w:rsid w:val="0034616B"/>
     <w:rsid w:val="003538EC"/>
     <w:rsid w:val="003726A6"/>
+    <w:rsid w:val="003D08E1"/>
     <w:rsid w:val="003D6F01"/>
     <w:rsid w:val="003F4E2A"/>
     <w:rsid w:val="0043428B"/>
     <w:rsid w:val="00441ECA"/>
     <w:rsid w:val="0044316A"/>
     <w:rsid w:val="004B56F2"/>
     <w:rsid w:val="004B7279"/>
     <w:rsid w:val="004C4566"/>
     <w:rsid w:val="004D64B7"/>
     <w:rsid w:val="005013F8"/>
     <w:rsid w:val="00515C90"/>
     <w:rsid w:val="005166E0"/>
     <w:rsid w:val="00520692"/>
     <w:rsid w:val="005522D1"/>
     <w:rsid w:val="005C6FE8"/>
     <w:rsid w:val="005D3AE7"/>
     <w:rsid w:val="005E3D83"/>
     <w:rsid w:val="005E3E2C"/>
     <w:rsid w:val="00601DF0"/>
     <w:rsid w:val="00612821"/>
     <w:rsid w:val="00682101"/>
     <w:rsid w:val="006D2F45"/>
     <w:rsid w:val="006E0776"/>
     <w:rsid w:val="006E7E87"/>
     <w:rsid w:val="006F4C8F"/>
     <w:rsid w:val="00702A88"/>
     <w:rsid w:val="0071543F"/>
     <w:rsid w:val="0071629E"/>
     <w:rsid w:val="007359A7"/>
     <w:rsid w:val="00763FCF"/>
     <w:rsid w:val="00766928"/>
     <w:rsid w:val="007707A8"/>
     <w:rsid w:val="007A060B"/>
     <w:rsid w:val="007C26A8"/>
     <w:rsid w:val="007E1D09"/>
     <w:rsid w:val="008103D1"/>
     <w:rsid w:val="00813C0D"/>
     <w:rsid w:val="008562AE"/>
     <w:rsid w:val="00896911"/>
     <w:rsid w:val="008E246B"/>
     <w:rsid w:val="008E6D18"/>
     <w:rsid w:val="008F5986"/>
     <w:rsid w:val="00911D9D"/>
     <w:rsid w:val="009167EB"/>
     <w:rsid w:val="0094017D"/>
     <w:rsid w:val="00952709"/>
+    <w:rsid w:val="00964855"/>
     <w:rsid w:val="00973962"/>
     <w:rsid w:val="00985EFA"/>
     <w:rsid w:val="009B14BA"/>
     <w:rsid w:val="009B6B88"/>
     <w:rsid w:val="00A1113B"/>
     <w:rsid w:val="00A15AF1"/>
     <w:rsid w:val="00A26413"/>
     <w:rsid w:val="00A41446"/>
     <w:rsid w:val="00A75E45"/>
     <w:rsid w:val="00AB3533"/>
     <w:rsid w:val="00B5585F"/>
     <w:rsid w:val="00B6778F"/>
     <w:rsid w:val="00C104BC"/>
     <w:rsid w:val="00C20BEA"/>
     <w:rsid w:val="00C21F48"/>
     <w:rsid w:val="00C34451"/>
     <w:rsid w:val="00C36B3C"/>
     <w:rsid w:val="00C41780"/>
     <w:rsid w:val="00C465B6"/>
     <w:rsid w:val="00C47074"/>
     <w:rsid w:val="00C510C5"/>
     <w:rsid w:val="00C62368"/>
     <w:rsid w:val="00C95BFF"/>
     <w:rsid w:val="00CB140F"/>
     <w:rsid w:val="00CD5328"/>
     <w:rsid w:val="00CE15CB"/>
     <w:rsid w:val="00D01A57"/>
     <w:rsid w:val="00D10D84"/>
     <w:rsid w:val="00D1701D"/>
     <w:rsid w:val="00D85FDF"/>
     <w:rsid w:val="00DB3D58"/>
     <w:rsid w:val="00DD237E"/>
     <w:rsid w:val="00DE0267"/>
     <w:rsid w:val="00DE1A91"/>
     <w:rsid w:val="00DF0D71"/>
     <w:rsid w:val="00E16ED1"/>
     <w:rsid w:val="00E21542"/>
     <w:rsid w:val="00E26A0F"/>
     <w:rsid w:val="00E30B1F"/>
     <w:rsid w:val="00E84337"/>
     <w:rsid w:val="00ED1428"/>
     <w:rsid w:val="00EE3B26"/>
     <w:rsid w:val="00F01BB6"/>
     <w:rsid w:val="00F36D60"/>
     <w:rsid w:val="00F53703"/>
     <w:rsid w:val="00F612BC"/>
     <w:rsid w:val="00F81280"/>
+    <w:rsid w:val="00F85863"/>
     <w:rsid w:val="00F92477"/>
     <w:rsid w:val="00FA2225"/>
+    <w:rsid w:val="00FB3BD8"/>
     <w:rsid w:val="00FD4E22"/>
     <w:rsid w:val="00FF2C40"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -29712,69 +30885,69 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="15"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21825A96-2114-4D5A-95D3-E397A9A4AE95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
   <Words>5134</Words>
-  <Characters>29265</Characters>
+  <Characters>29266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>243</Lines>
   <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34331</CharactersWithSpaces>
+  <CharactersWithSpaces>34332</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Yusuf ÖCEL</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>